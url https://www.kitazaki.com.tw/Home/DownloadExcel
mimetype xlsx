--- v2 (2026-02-15)
+++ v3 (2026-04-02)
@@ -18,51 +18,51 @@
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="服務總表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>名稱</t>
   </si>
   <si>
     <t>細項</t>
   </si>
   <si>
     <t>費用</t>
   </si>
   <si>
-    <t>產生時間：2026-02-16 07:45:51</t>
+    <t>產生時間：2026-04-02 19:33:23</t>
   </si>
   <si>
     <t xml:space="preserve">專業        </t>
   </si>
   <si>
     <t>DNS</t>
   </si>
   <si>
     <t>申請、綁定、設置。租借費用需另外自費</t>
   </si>
   <si>
     <t>1500元(起)/次</t>
   </si>
   <si>
     <t>防火牆Policy</t>
   </si>
   <si>
     <t>對內對外網路開放對應Port</t>
   </si>
   <si>
     <t>600元(起)/時</t>
   </si>
   <si>
     <t>電腦重灌</t>
   </si>