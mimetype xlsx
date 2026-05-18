--- v3 (2026-04-02)
+++ v4 (2026-05-18)
@@ -18,87 +18,87 @@
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="服務總表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>名稱</t>
   </si>
   <si>
     <t>細項</t>
   </si>
   <si>
     <t>費用</t>
   </si>
   <si>
-    <t>產生時間：2026-04-02 19:33:23</t>
+    <t>產生時間：2026-05-18 12:50:12</t>
   </si>
   <si>
     <t xml:space="preserve">專業        </t>
   </si>
   <si>
     <t>DNS</t>
   </si>
   <si>
     <t>申請、綁定、設置。租借費用需另外自費</t>
   </si>
   <si>
     <t>1500元(起)/次</t>
   </si>
   <si>
     <t>防火牆Policy</t>
   </si>
   <si>
     <t>對內對外網路開放對應Port</t>
   </si>
   <si>
     <t>600元(起)/時</t>
   </si>
   <si>
     <t>電腦重灌</t>
   </si>
   <si>
     <t>線上Iso檔燒入=&gt;設定BIOS開機碟=&gt;重灌設定</t>
   </si>
   <si>
     <t>500元(起)/次</t>
   </si>
   <si>
     <t>API串接</t>
   </si>
   <si>
-    <t>以時計費，最少四小時計費</t>
+    <t>以時計費，最少四小時起</t>
   </si>
   <si>
     <t>800元(起)/時</t>
   </si>
   <si>
     <t>前端切版</t>
   </si>
   <si>
     <t>以時計費</t>
   </si>
   <si>
     <t xml:space="preserve">課程        </t>
   </si>
   <si>
     <t>吉他教學</t>
   </si>
   <si>
     <t xml:space="preserve">從0開始到活用八大和弦   =&gt;認識吉他、基礎爬格子、樂理、八大和弦、右手常用手法</t>
   </si>
   <si>
     <t>3600元/多堂到會為止</t>
   </si>
   <si>
     <t>舞蹈教學</t>
   </si>