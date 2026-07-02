--- v4 (2026-05-18)
+++ v5 (2026-07-02)
@@ -18,51 +18,51 @@
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="服務總表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>名稱</t>
   </si>
   <si>
     <t>細項</t>
   </si>
   <si>
     <t>費用</t>
   </si>
   <si>
-    <t>產生時間：2026-05-18 12:50:12</t>
+    <t>產生時間：2026-07-03 03:18:37</t>
   </si>
   <si>
     <t xml:space="preserve">專業        </t>
   </si>
   <si>
     <t>DNS</t>
   </si>
   <si>
     <t>申請、綁定、設置。租借費用需另外自費</t>
   </si>
   <si>
     <t>1500元(起)/次</t>
   </si>
   <si>
     <t>防火牆Policy</t>
   </si>
   <si>
     <t>對內對外網路開放對應Port</t>
   </si>
   <si>
     <t>600元(起)/時</t>
   </si>
   <si>
     <t>電腦重灌</t>
   </si>