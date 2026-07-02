--- v5 (2026-07-02)
+++ v6 (2026-07-02)
@@ -18,51 +18,51 @@
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="服務總表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>名稱</t>
   </si>
   <si>
     <t>細項</t>
   </si>
   <si>
     <t>費用</t>
   </si>
   <si>
-    <t>產生時間：2026-07-03 03:18:37</t>
+    <t>產生時間：2026-07-03 04:26:43</t>
   </si>
   <si>
     <t xml:space="preserve">專業        </t>
   </si>
   <si>
     <t>DNS</t>
   </si>
   <si>
     <t>申請、綁定、設置。租借費用需另外自費</t>
   </si>
   <si>
     <t>1500元(起)/次</t>
   </si>
   <si>
     <t>防火牆Policy</t>
   </si>
   <si>
     <t>對內對外網路開放對應Port</t>
   </si>
   <si>
     <t>600元(起)/時</t>
   </si>
   <si>
     <t>電腦重灌</t>
   </si>