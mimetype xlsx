--- v6 (2026-07-02)
+++ v7 (2026-08-16)
@@ -18,51 +18,51 @@
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="服務總表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>名稱</t>
   </si>
   <si>
     <t>細項</t>
   </si>
   <si>
     <t>費用</t>
   </si>
   <si>
-    <t>產生時間：2026-07-03 04:26:43</t>
+    <t>產生時間：2026-08-17 05:54:53</t>
   </si>
   <si>
     <t xml:space="preserve">專業        </t>
   </si>
   <si>
     <t>DNS</t>
   </si>
   <si>
     <t>申請、綁定、設置。租借費用需另外自費</t>
   </si>
   <si>
     <t>1500元(起)/次</t>
   </si>
   <si>
     <t>防火牆Policy</t>
   </si>
   <si>
     <t>對內對外網路開放對應Port</t>
   </si>
   <si>
     <t>600元(起)/時</t>
   </si>
   <si>
     <t>電腦重灌</t>
   </si>